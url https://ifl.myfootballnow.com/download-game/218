--- v0 (2026-07-04)
+++ v1 (2026-10-08)
@@ -293,174 +293,174 @@
   <si>
     <t>ROM has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LIM</t>
   </si>
   <si>
     <t>LIM 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Kenneth Walker kicks 75 yards from LIM 35 to ROM -10. Touchback.</t>
   </si>
   <si>
     <t>#24 Charles Booth - RB</t>
   </si>
   <si>
     <t>#36 Kevin Anderson - CB</t>
   </si>
   <si>
-    <t>#52 Enrique Ware - WLB</t>
+    <t>#52 Enrique Ware - SLB</t>
   </si>
   <si>
     <t>#54 William Wright - MLB</t>
   </si>
   <si>
     <t>#92 Paul Goode - RDE</t>
   </si>
   <si>
     <t>#28 Richard Stagner - CB</t>
   </si>
   <si>
     <t>#55 Ronald Noel - MLB</t>
   </si>
   <si>
     <t>#29 Daniel Boisvert - CB</t>
   </si>
   <si>
     <t>#20 Michael Arellano - CB</t>
   </si>
   <si>
     <t>#42 James Powell - FS</t>
   </si>
   <si>
-    <t>#26 Scott Wilson - CB</t>
-[...2 lines deleted...]
-    <t>#18 Kenneth Walker - K</t>
+    <t>#25 Scott Wilson - CB</t>
+  </si>
+  <si>
+    <t>#2 Kenneth Walker - K</t>
   </si>
   <si>
     <t>ROM</t>
   </si>
   <si>
     <t>ROM 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 25 (15:00) 24-Charles Booth ran to ROM 26 for 1 yards. Tackle by 48-Tim Adelman.</t>
   </si>
   <si>
     <t>#5 Paul Ponder - QB</t>
   </si>
   <si>
     <t>#48 George Moody - FB</t>
   </si>
   <si>
     <t>#84 Robert Burgess - TE</t>
   </si>
   <si>
-    <t>#13 Andrew Castillo - WR</t>
+    <t>#88 Andrew Castillo - WR</t>
   </si>
   <si>
     <t>#18 Charles Rock - WR</t>
   </si>
   <si>
-    <t>#78 William Taylor - LT</t>
-[...2 lines deleted...]
-    <t>#62 Stanley Flowers - LG</t>
+    <t>#72 William Taylor - RT</t>
+  </si>
+  <si>
+    <t>#59 Stanley Flowers - C</t>
   </si>
   <si>
     <t>#64 Chris Spicer - C</t>
   </si>
   <si>
-    <t>#67 Marc Furness - RG</t>
+    <t>#73 Marc Furness - LT</t>
   </si>
   <si>
     <t>#70 Heath Townsend - RT</t>
   </si>
   <si>
-    <t>#98 Marvin Mason - LDE</t>
+    <t>#64 Marvin Mason - LDE</t>
   </si>
   <si>
     <t>#70 James Shirk - DT</t>
   </si>
   <si>
-    <t>#75 Larry Whaley - DT</t>
+    <t>#93 Larry Whaley - DT</t>
   </si>
   <si>
     <t>#68 Raymon Ireland - LDE</t>
   </si>
   <si>
-    <t>#98 Bryan Johnson - SLB</t>
+    <t>#50 Bryan Johnson - SLB</t>
   </si>
   <si>
     <t>#54 James Lee - MLB</t>
   </si>
   <si>
-    <t>#98 Robert Snell - WLB</t>
+    <t>#55 Robert Snell - WLB</t>
   </si>
   <si>
     <t>#36 Christopher Taylor - CB</t>
   </si>
   <si>
     <t>#29 Bryant Reyes - CB</t>
   </si>
   <si>
     <t>#48 Tim Adelman - CB</t>
   </si>
   <si>
     <t>#37 Cody Butler - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>ROM 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-9-ROM 26 (14:20) 24-Charles Booth ran to ROM 37 for 10 yards. Tackle by 48-Tim Adelman.</t>
   </si>
   <si>
-    <t>#88 Tom Steele - WR</t>
+    <t>#85 Tom Steele - WR</t>
   </si>
   <si>
     <t>#34 Nathaniel Golden - CB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>ROM 37</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-ROM 37 (13:39) 24-Charles Booth ran to ROM 39 for 2 yards. Tackle by 48-Tim Adelman.</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>ROM 39</t>
   </si>
@@ -620,144 +620,144 @@
   <si>
     <t>ROM 35</t>
   </si>
   <si>
     <t>(8:45) 1-Thomas Moore kicks 74 yards from ROM 35 to LIM -9. Touchback.</t>
   </si>
   <si>
     <t>#84 John Laboy - WR</t>
   </si>
   <si>
     <t>LIM 25</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LIM 25 (8:45) 19-Vincent Gonzalez pass complete to 88-Edward Bennett to LIM 28 for 3 yards. Tackle by 44-Danny Carrasquillo. 20-Michael Arellano got away with a hold on that play.</t>
   </si>
   <si>
     <t>#19 Vincent Gonzalez - QB</t>
   </si>
   <si>
-    <t>#83 Robert Woolum - TE</t>
+    <t>#82 Robert Woolum - TE</t>
   </si>
   <si>
     <t>#88 Edward Bennett - WR</t>
   </si>
   <si>
     <t>#81 Don Monaco - WR</t>
   </si>
   <si>
-    <t>#18 Marco Alfred - WR</t>
-[...2 lines deleted...]
-    <t>#65 Lonnie Brown - RT</t>
+    <t>#81 Marco Alfred - WR</t>
+  </si>
+  <si>
+    <t>#66 Lonnie Brown - RT</t>
   </si>
   <si>
     <t>#71 Edward Pittman - C</t>
   </si>
   <si>
     <t>#70 Miguel Estes - C</t>
   </si>
   <si>
     <t>#56 Joseph Robinson - LG</t>
   </si>
   <si>
     <t>#78 Paul Rossi - RT</t>
   </si>
   <si>
     <t>#76 Jaime Laguerre - LDE</t>
   </si>
   <si>
     <t>#63 Pedro Bruno - DT</t>
   </si>
   <si>
     <t>#66 Patrick Thornton - DT</t>
   </si>
   <si>
-    <t>#44 Danny Carrasquillo - SS</t>
+    <t>#48 Danny Carrasquillo - SS</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>LIM 28</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-7-LIM 28 (7:59) 19-Vincent Gonzalez pass complete to 33-Daniel Joiner to LIM 35 for 7 yards. Tackle by 44-Danny Carrasquillo.</t>
   </si>
   <si>
     <t>#33 Daniel Joiner - RB</t>
   </si>
   <si>
-    <t>#60 Martin Tomlin - C</t>
+    <t>#62 Martin Tomlin - C</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>3-1-LIM 35 (7:15) 19-Vincent Gonzalez pass complete to 81-Don Monaco to LIM 37 for 2 yards. Tackle by 29-Daniel Boisvert.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>LIM 37</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LIM 37 (6:29) 33-Daniel Joiner ran to LIM 36 for -1 yards. Tackle by 96-Lynn Henderson. 65-Lonnie Brown totally missed that block.</t>
   </si>
   <si>
     <t>#44 Sammy Hilliard - RB</t>
   </si>
   <si>
     <t>#35 Ronald Krauss - FB</t>
   </si>
   <si>
     <t>#87 Michael Alejandre - TE</t>
   </si>
   <si>
-    <t>#96 Lynn Henderson - LDE</t>
-[...2 lines deleted...]
-    <t>#94 Chris Smith - SLB</t>
+    <t>#96 Lynn Henderson - RDE</t>
+  </si>
+  <si>
+    <t>#99 Chris Smith - SLB</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
   <si>
     <t>LIM 36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-11-LIM 36 (5:45) 19-Vincent Gonzalez pass complete to 84-John Laboy to ROM 49 for 15 yards. Tackle by 29-Daniel Boisvert. 84-John Laboy breaks down the CB.</t>
   </si>
   <si>
     <t>5:11</t>
   </si>
   <si>
     <t>ROM 49</t>
   </si>
   <si>
     <t>1-10-ROM 49 (5:10) 19-Vincent Gonzalez pass incomplete, intended for 84-John Laboy. 29-Daniel Boisvert got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>ROM 45</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-7-ROM 45 (4:25) 19-Vincent Gonzalez pass incomplete, the ball was thrown away. Pressure by 66-Patrick Thornton.</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-ROM 45 (4:20) 16-Jack Smith punts 34 yards to ROM 11.</t>
   </si>
   <si>
-    <t>#16 Jack Smith - P</t>
+    <t>#6 Jack Smith - P</t>
   </si>
   <si>
     <t>#98 Albert Weber - WLB</t>
   </si>
   <si>
     <t>4:12</t>
   </si>
   <si>
     <t>ROM 11</t>
   </si>
   <si>
     <t>1-10-ROM 11 (4:13) 24-Charles Booth ran to ROM 7 for -4 yards. Tackle by 98-Marvin Mason. 48-George Moody was completely beat on that play.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>ROM 7</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-14-ROM 7 (3:34) 24-Charles Booth ran to ROM 10 for 3 yards. Tackle by 54-James Lee.</t>
   </si>
@@ -1541,51 +1541,51 @@
   <si>
     <t>1-3-LIM 3 (11:35) 24-Charles Booth ran for 3 yards. TOUCHDOWN! LIM 6 ROM 16</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>(11:32) Extra point GOOD by 1-Thomas Moore. LIM 6 ROM 17</t>
   </si>
   <si>
     <t>(11:32) 1-Thomas Moore kicks 64 yards from ROM 35 to LIM 1. 84-John Laboy for 100yards. TOUCHDOWN! LIM 68-Raymon Ireland was injured on the play. LIM 12 ROM 17</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>ROM 2</t>
   </si>
   <si>
     <t>Dime Flat Zone Blitz</t>
   </si>
   <si>
     <t>(11:18) 19-Vincent Gonzalez pass complete to 18-Marco Alfred for 2 yards. CONVERSION GOOD! LIM 14 ROM 17</t>
   </si>
   <si>
-    <t>#75 Roger Tyson - RDE</t>
+    <t>#75 Roger Tyson - LDE</t>
   </si>
   <si>
     <t>(11:18) 18-Kenneth Walker kicks 75 yards from LIM 35 to ROM -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-ROM 25 (11:18) 32-Donald Skipper ran to ROM 29 for 4 yards. Tackle by 98-Bryan Johnson.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-6-ROM 29 (10:37) 5-Paul Ponder ran to ROM 39 for 10 yards. 5-Paul Ponder slides to avoid being hit.</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>1-10-ROM 39 (9:57) 32-Donald Skipper ran to ROM 40 for a short gain. 32-Donald Skipper FUMBLES (94-Frank Boyer) recovered by ROM-62-Stanley Flowers at ROM 42. Tackle by 48-Tim Adelman.</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
@@ -1655,51 +1655,51 @@
   <si>
     <t>LIM 23</t>
   </si>
   <si>
     <t>3-7-LIM 23 (6:22) 19-Vincent Gonzalez pass INTERCEPTED by 26-Scott Wilson at LIM 29. 26-Scott Wilson to LIM 27 for 2 yards. Tackle by 18-Marco Alfred. Pressure by 76-Jaime Laguerre.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>1-10-LIM 27 (6:18) 24-Charles Booth ran to LIM 20 for 7 yards. Tackle by 48-Tim Adelman.</t>
   </si>
   <si>
     <t>5:40</t>
   </si>
   <si>
     <t>2-3-LIM 20 (5:39) 32-Donald Skipper ran to LIM 27 for -7 yards. Tackle by 98-Marvin Mason. ROM 70-Heath Townsend was injured on the play.</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>3-10-LIM 27 (4:53) 5-Paul Ponder pass complete to 18-Charles Rock to LIM 19 for 8 yards. Tackle by 54-James Lee.</t>
   </si>
   <si>
-    <t>#77 Nelson Benson - RT</t>
+    <t>#74 Nelson Benson - RT</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>LIM 19</t>
   </si>
   <si>
     <t>4-2-LIM 19 (4:09) 1-Thomas Moore 37 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>4:05</t>
   </si>
   <si>
     <t>1-10-LIM 26 (4:06) 19-Vincent Gonzalez pass complete to 33-Daniel Joiner to LIM 32 for 6 yards. Tackle by 52-Enrique Ware.</t>
   </si>
   <si>
     <t>2-4-LIM 32 (3:27) 19-Vincent Gonzalez pass complete to 81-Don Monaco to LIM 44 for 12 yards. Tackle by 42-James Powell. Nice job by 81-Don Monaco on that route to lose his coverage. 28-Richard Stagner got away with a hold on that play.</t>
   </si>
   <si>
     <t>LIM 44</t>
   </si>
   <si>
     <t>1-10-LIM 44 (2:40) 19-Vincent Gonzalez pass Pass knocked down by 44-Danny Carrasquillo. incomplete, intended for 33-Daniel Joiner.</t>
   </si>
@@ -1964,51 +1964,51 @@
   <si>
     <t>1-10-LIM 49 (3:32) 5-Paul Ponder pass complete to 13-Andrew Castillo to LIM 39 for 10 yards. Tackle by 36-Christopher Taylor.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>1-10-LIM 39 (2:50) 5-Paul Ponder pass complete to 18-Charles Rock to LIM 29 for 10 yards. Tackle by 29-Bryant Reyes.</t>
   </si>
   <si>
     <t>2:32</t>
   </si>
   <si>
     <t>LIM 29</t>
   </si>
   <si>
     <t>2-1-LIM 29 (2:31) 24-Charles Booth ran to LIM 37 for -8 yards. Tackle by 98-Marvin Mason.</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>3-8-LIM 37 (2:11) 21-David Purnell ran to LIM 24 for 13 yards. Tackle by 48-Tim Adelman. LIM 36-Christopher Taylor was injured on the play.</t>
   </si>
   <si>
-    <t>#11 Martin Head - WR</t>
+    <t>#16 Martin Head - WR</t>
   </si>
   <si>
     <t>#82 Benjamin Bartz - WR</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
   <si>
     <t>1-10-LIM 24 (1:50) 24-Charles Booth ran to LIM 33 for -8 yards. Tackle by 98-Marvin Mason.</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>1:44</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-18-LIM 33 (1:45) 32-Donald Skipper ran to LIM 25 for 8 yards. Tackle by 98-Marvin Mason. 84-Robert Burgess was completely beat on that play.</t>
   </si>
   <si>
     <t>1:24</t>
   </si>
@@ -2387,89 +2387,89 @@
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="298.356" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>