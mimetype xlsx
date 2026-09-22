--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -296,126 +296,126 @@
   <si>
     <t>ROM</t>
   </si>
   <si>
     <t>ROM 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Thomas Moore kicks 68 yards from ROM 35 to VAN -3. Touchback.</t>
   </si>
   <si>
     <t>#85 Roy King - RB</t>
   </si>
   <si>
     <t>#76 Karl Shearer - LDE</t>
   </si>
   <si>
     <t>#48 David Vest - CB</t>
   </si>
   <si>
-    <t>#37 Ross Holt - FS</t>
+    <t>#49 Ross Holt - FS</t>
   </si>
   <si>
     <t>#27 Gordon Hogg - CB</t>
   </si>
   <si>
     <t>#34 Emanuel Brown - CB</t>
   </si>
   <si>
     <t>#34 Andy Landry - FS</t>
   </si>
   <si>
     <t>#32 Jeffery Robertson - CB</t>
   </si>
   <si>
     <t>#37 Thomas Catalano - SS</t>
   </si>
   <si>
     <t>#64 Charles Workman - DT</t>
   </si>
   <si>
     <t>#28 Dion Carroll - CB</t>
   </si>
   <si>
     <t>#1 Thomas Moore - K</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
     <t>VAN 25</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-VAN 25 (15:00) 85-Roy King ran to VAN 24 for -1 yards. Tackle by 28-Richard Stagner.</t>
   </si>
   <si>
     <t>#19 Andre Silva - QB</t>
   </si>
   <si>
     <t>#80 Lance Wight - FB</t>
   </si>
   <si>
-    <t>#84 James Delaney - TE</t>
+    <t>#86 James Delaney - TE</t>
   </si>
   <si>
     <t>#38 William Harrison - FB</t>
   </si>
   <si>
-    <t>#85 Sean Abel - WR</t>
-[...8 lines deleted...]
-    <t>#56 Terry Lee - C</t>
+    <t>#16 Sean Abel - WR</t>
+  </si>
+  <si>
+    <t>#50 Joseph Bobo - LG</t>
+  </si>
+  <si>
+    <t>#73 Stephen Nicol - LG</t>
+  </si>
+  <si>
+    <t>#61 Terry Lee - C</t>
   </si>
   <si>
     <t>#74 Daniel Cook - RG</t>
   </si>
   <si>
     <t>#63 Rex Phifer - RT</t>
   </si>
   <si>
     <t>#76 Jaime Laguerre - LDE</t>
   </si>
   <si>
-    <t>#96 Lynn Henderson - LDE</t>
+    <t>#96 Lynn Henderson - RDE</t>
   </si>
   <si>
     <t>#66 Patrick Thornton - DT</t>
   </si>
   <si>
     <t>#60 Michael Phillippi - DT</t>
   </si>
   <si>
     <t>#92 Paul Goode - RDE</t>
   </si>
   <si>
     <t>#95 Jeff Cunniff - SLB</t>
   </si>
   <si>
     <t>#54 William Wright - MLB</t>
   </si>
   <si>
     <t>#52 Enrique Ware - WLB</t>
   </si>
   <si>
     <t>#20 Michael Arellano - CB</t>
   </si>
   <si>
     <t>#28 Richard Stagner - CB</t>
   </si>
@@ -605,108 +605,108 @@
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 26 (9:41) 5-Paul Ponder pass complete to 48-George Moody to ROM 27 for 1 yards. Tackle by 28-Dion Carroll.</t>
   </si>
   <si>
     <t>#5 Paul Ponder - QB</t>
   </si>
   <si>
     <t>#32 Donald Skipper - RB</t>
   </si>
   <si>
     <t>#48 George Moody - FB</t>
   </si>
   <si>
     <t>#84 Robert Burgess - TE</t>
   </si>
   <si>
-    <t>#13 Andrew Castillo - WR</t>
+    <t>#88 Andrew Castillo - WR</t>
   </si>
   <si>
     <t>#18 Charles Rock - WR</t>
   </si>
   <si>
     <t>#78 William Taylor - LT</t>
   </si>
   <si>
     <t>#62 Stanley Flowers - LG</t>
   </si>
   <si>
     <t>#64 Chris Spicer - C</t>
   </si>
   <si>
-    <t>#67 Marc Furness - RG</t>
+    <t>#67 Marc Furness - LG</t>
   </si>
   <si>
     <t>#70 Heath Townsend - RT</t>
   </si>
   <si>
     <t>#53 Jeremy Price - LDE</t>
   </si>
   <si>
     <t>#66 Francisco Perez - DT</t>
   </si>
   <si>
-    <t>#63 Darren Lopez - DT</t>
+    <t>#57 Darren Lopez - DT</t>
   </si>
   <si>
     <t>#97 Agustin Kessler - RDE</t>
   </si>
   <si>
     <t>#91 Dominic Hopson - SLB</t>
   </si>
   <si>
-    <t>#56 Stephen Lewis - MLB</t>
+    <t>#56 Stephen Lewis - SLB</t>
   </si>
   <si>
     <t>#98 James Fraser - WLB</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>ROM 27</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-9-ROM 27 (9:06) 5-Paul Ponder pass complete to 32-Donald Skipper to ROM 25 for -2 yards. Tackle by 28-Dion Carroll.</t>
   </si>
   <si>
-    <t>#88 Tom Steele - WR</t>
+    <t>#85 Tom Steele - WR</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>ROM 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong TE Corner</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-12-ROM 25 (8:30) 5-Paul Ponder pass complete to 13-Andrew Castillo to ROM 33 for 8 yards. Tackle by 98-James Fraser. 13-Andrew Castillo breaks down the CB. VAN 97-Agustin Kessler was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>ROM 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
@@ -1052,51 +1052,51 @@
   <si>
     <t>1-10-ROM 42 (9:38) 80-Lance Wight ran to ROM 39 for 3 yards. Tackle by 54-William Wright.</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>ROM 39</t>
   </si>
   <si>
     <t>2-7-ROM 39 (8:58) 19-Andre Silva sacked at ROM 47 for -8 yards (76-Jaime Laguerre). Sack allowed by 63-Rex Phifer.</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>ROM 47</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>3-15-ROM 47 (8:24) 19-Andre Silva pass complete to 84-Christopher Bright to ROM 36 for 10 yards. Tackle by 44-Danny Carrasquillo.</t>
   </si>
   <si>
-    <t>#82 Bruce Perez - WR</t>
+    <t>#14 Bruce Perez - WR</t>
   </si>
   <si>
     <t>ROM 36</t>
   </si>
   <si>
     <t>4-4-ROM 36 (7:40) 17-James Rogers 53 yard field goal is GOOD. ROM 0 VAN 13</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>(7:36) 17-James Rogers kicks 74 yards from VAN 35 to ROM -9. Touchback.</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 25 (7:36) 24-Charles Booth ran to ROM 26 for 1 yards. Tackle by 64-Charles Workman.</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
@@ -1328,51 +1328,51 @@
   <si>
     <t>1-10-ROM 38 (13:46) 24-Charles Booth ran to ROM 49 for 11 yards. Tackle by 28-Dion Carroll.</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>ROM 49</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-ROM 49 (13:11) 32-Donald Skipper ran to VAN 48 for 3 yards. Tackle by 34-Andy Landry.</t>
   </si>
   <si>
     <t>12:37</t>
   </si>
   <si>
     <t>VAN 48</t>
   </si>
   <si>
     <t>2-7-VAN 48 (12:36) 5-Paul Ponder pass complete to 32-Donald Skipper to VAN 47 for 1 yards. Tackle by 27-Gordon Hogg.</t>
   </si>
   <si>
-    <t>#11 Martin Head - WR</t>
+    <t>#16 Martin Head - WR</t>
   </si>
   <si>
     <t>#82 Benjamin Bartz - WR</t>
   </si>
   <si>
     <t>#45 Nathan Melvin - CB</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>VAN 47</t>
   </si>
   <si>
     <t>3-6-VAN 47 (11:55) 5-Paul Ponder pass incomplete, intended for 21-David Purnell.</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>4-6-VAN 47 (11:53) 10-Ned Webb punts 38 yards to VAN 9. Fair Catch by 28-Dion Carroll.</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
@@ -1547,51 +1547,51 @@
   <si>
     <t>1-10-ROM 41 (1:32) 32-Donald Skipper ran to ROM 40 for -1 yards. Tackle by 97-Agustin Kessler.</t>
   </si>
   <si>
     <t>#94 Kenneth Reyes - MLB</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>ROM 40</t>
   </si>
   <si>
     <t>2-11-ROM 40 (0:56) 5-Paul Ponder pass complete to 48-George Moody to ROM 47 for 8 yards. Tackle by 34-Emanuel Brown.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>Singleback Slot Strong Post Curls</t>
   </si>
   <si>
     <t>3-4-ROM 47 (0:19) 5-Paul Ponder pass complete to 82-Benjamin Bartz to ROM 49 for 1 yards. Tackle by 48-David Vest.</t>
   </si>
   <si>
-    <t>#96 Kim Riedel - WLB</t>
+    <t>#96 Kim Riedel - SLB</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>4-3-ROM 49 (15:00) 10-Ned Webb punts 57 yards to VAN -6.4-3-ROM 49 (15:00) 10-Ned Webb punts 57 yards to VAN -6. Touchback.</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>1-10-VAN 20 (14:52) 19-Andre Silva pass Pass knocked down by 20-Michael Arellano. incomplete, intended for 85-Sean Abel.</t>
   </si>
   <si>
     <t>14:49</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>2-10-VAN 20 (14:50) 19-Andre Silva pass Pass knocked down by 52-Enrique Ware. incomplete, intended for 84-James Delaney.</t>
   </si>
   <si>
     <t>14:44</t>
   </si>
@@ -1784,51 +1784,51 @@
   <si>
     <t>2-10-ROM 43 (1:58) 5-Paul Ponder pass complete to 18-Charles Rock to VAN 44 for 13 yards. Tackle by 34-Emanuel Brown. VAN 64-Charles Workman was injured on the play.</t>
   </si>
   <si>
     <t>1-10-VAN 44 (1:32) 5-Paul Ponder pass complete to 11-Martin Head to VAN 38 for 6 yards. Tackle by 76-Karl Shearer.</t>
   </si>
   <si>
     <t>VAN 38</t>
   </si>
   <si>
     <t>2-4-VAN 38 (1:08) 5-Paul Ponder pass incomplete, intended for 82-Benjamin Bartz.</t>
   </si>
   <si>
     <t>3-4-VAN 38 (1:05) 5-Paul Ponder pass complete to 13-Andrew Castillo to VAN 34 for 4 yards. Tackle by 48-David Vest. 13-Andrew Castillo made a great move on the CB. PENALTY - Facemask (VAN 48-David Vest)</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>1-10-VAN 19 (1:02) 5-Paul Ponder pass incomplete, intended for 18-Charles Rock. ROM 62-Stanley Flowers was injured on the play.</t>
   </si>
   <si>
     <t>2-10-VAN 19 (0:58) 5-Paul Ponder pass complete to 32-Donald Skipper to VAN 18 for 1 yards. Tackle by 96-Kim Riedel.</t>
   </si>
   <si>
-    <t>#65 Micheal Alvarez - LG</t>
+    <t>#65 Micheal Alvarez - RG</t>
   </si>
   <si>
     <t>3-9-VAN 18 (0:33) 5-Paul Ponder pass complete to 24-Charles Booth to VAN 14 for 4 yards. Tackle by 34-Emanuel Brown. Nice job by 24-Charles Booth on that route to lose his coverage. VAN 76-Karl Shearer was injured on the play. PENALTY - Offsides (VAN 97-Agustin Kessler) (Declined) PENALTY - Offsides (VAN 66-Francisco Perez)</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>3-4-VAN 13 (0:29) 5-Paul Ponder pass complete to 84-Robert Burgess to VAN 2 for 11 yards. Tackle by 34-Andy Landry. 34-Andy Landry got away with a hold on that play.</t>
   </si>
   <si>
     <t>0:10</t>
   </si>
   <si>
     <t>VAN 2</t>
   </si>
   <si>
     <t>1-2-VAN 2 (0:09) 5-Paul Ponder pass Pass knocked down by 28-Dion Carroll. incomplete, intended for 21-David Purnell.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>2-2-VAN 2 (0:06) 5-Paul Ponder pass complete to 82-Benjamin Bartz for 2 yards. TOUCHDOWN! Great move by 82-Benjamin Bartz to get free of his coverage. ROM 6 VAN 23</t>
   </si>