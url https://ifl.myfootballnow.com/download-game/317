--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -383,66 +383,66 @@
   <si>
     <t>#61 Terry Lee - C</t>
   </si>
   <si>
     <t>#74 Daniel Cook - RG</t>
   </si>
   <si>
     <t>#63 Rex Phifer - RT</t>
   </si>
   <si>
     <t>#76 Jaime Laguerre - LDE</t>
   </si>
   <si>
     <t>#96 Lynn Henderson - RDE</t>
   </si>
   <si>
     <t>#66 Patrick Thornton - DT</t>
   </si>
   <si>
     <t>#60 Michael Phillippi - DT</t>
   </si>
   <si>
     <t>#92 Paul Goode - RDE</t>
   </si>
   <si>
-    <t>#95 Jeff Cunniff - SLB</t>
-[...5 lines deleted...]
-    <t>#52 Enrique Ware - WLB</t>
+    <t>#95 Jeff Cunniff - WLB</t>
+  </si>
+  <si>
+    <t>#54 William Wright - WLB</t>
+  </si>
+  <si>
+    <t>#52 Enrique Ware - SLB</t>
   </si>
   <si>
     <t>#20 Michael Arellano - CB</t>
   </si>
   <si>
     <t>#28 Richard Stagner - CB</t>
   </si>
   <si>
-    <t>#44 Danny Carrasquillo - SS</t>
+    <t>#48 Danny Carrasquillo - SS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>VAN 24</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-11-VAN 24 (14:26) 85-Roy King ran to VAN 32 for 8 yards. Tackle by 42-James Powell.</t>
   </si>
   <si>
     <t>#84 Christopher Bright - WR</t>
   </si>
   <si>
     <t>#11 William Brown - WR</t>
   </si>
   <si>
     <t>#29 Daniel Boisvert - CB</t>
   </si>
@@ -464,87 +464,87 @@
   <si>
     <t>3-3-VAN 32 (13:43) 81-Pedro Hoskins ran to ROM 31 for 37 yards. VAN 80-Lance Wight was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#81 Pedro Hoskins - RB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>ROM 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-ROM 31 (12:54) 89-Thomas Martin ran to ROM 31 for a short gain. Tackle by 95-Jeff Cunniff.</t>
   </si>
   <si>
     <t>#89 Thomas Martin - FB</t>
   </si>
   <si>
-    <t>#26 Scott Wilson - CB</t>
+    <t>#25 Scott Wilson - CB</t>
   </si>
   <si>
     <t>#40 Marvin Copher - FS</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>2-10-ROM 31 (12:18) 19-Andre Silva pass complete to 84-James Delaney to ROM 26 for 5 yards. Tackle by 55-Ronald Noel. Nice job by 84-James Delaney on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#83 Arthur Jones - WR</t>
   </si>
   <si>
     <t>#55 Ronald Noel - MLB</t>
   </si>
   <si>
     <t>#36 Kevin Anderson - CB</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>ROM 26</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>3-5-ROM 26 (11:40) 19-Andre Silva pass complete to 11-William Brown to ROM 3 for 22 yards. Tackle by 29-Daniel Boisvert. 11-William Brown did some fancy footwork there.</t>
   </si>
   <si>
-    <t>#98 Albert Weber - WLB</t>
+    <t>#53 Albert Weber - WLB</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>ROM 3</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-3-ROM 3 (11:02) 89-Thomas Martin ran to ROM 3 for a short gain. Tackle by 92-Paul Goode.</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-3-ROM 3 (10:27) 80-Lance Wight ran to ROM 3 for 1 yards. Tackle by 95-Jeff Cunniff.</t>
   </si>
@@ -566,105 +566,105 @@
   <si>
     <t>ROM 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:46) Extra point GOOD by 17-James Rogers. ROM 0 VAN 7</t>
   </si>
   <si>
     <t>#17 James Rogers - K</t>
   </si>
   <si>
     <t>#79 Steven Kaufman - RG</t>
   </si>
   <si>
     <t>#82 Marvin Olds - TE</t>
   </si>
   <si>
     <t>#75 Michael McClain - RT</t>
   </si>
   <si>
-    <t>#58 Miguel Potter - WLB</t>
+    <t>#91 Miguel Potter - WLB</t>
   </si>
   <si>
     <t>#63 Pedro Bruno - DT</t>
   </si>
   <si>
     <t>VAN 35</t>
   </si>
   <si>
     <t>(9:46) 17-James Rogers kicks 72 yards from VAN 35 to ROM -7. 24-Charles Booth to ROM 26 for 34 yards. Tackle by 37-Thomas Catalano. VAN 32-Jeffery Robertson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#24 Charles Booth - RB</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 26 (9:41) 5-Paul Ponder pass complete to 48-George Moody to ROM 27 for 1 yards. Tackle by 28-Dion Carroll.</t>
   </si>
   <si>
     <t>#5 Paul Ponder - QB</t>
   </si>
   <si>
     <t>#32 Donald Skipper - RB</t>
   </si>
   <si>
     <t>#48 George Moody - FB</t>
   </si>
   <si>
     <t>#84 Robert Burgess - TE</t>
   </si>
   <si>
     <t>#88 Andrew Castillo - WR</t>
   </si>
   <si>
     <t>#18 Charles Rock - WR</t>
   </si>
   <si>
-    <t>#78 William Taylor - LT</t>
-[...2 lines deleted...]
-    <t>#62 Stanley Flowers - LG</t>
+    <t>#72 William Taylor - RT</t>
+  </si>
+  <si>
+    <t>#59 Stanley Flowers - C</t>
   </si>
   <si>
     <t>#64 Chris Spicer - C</t>
   </si>
   <si>
-    <t>#67 Marc Furness - LG</t>
+    <t>#73 Marc Furness - LT</t>
   </si>
   <si>
     <t>#70 Heath Townsend - RT</t>
   </si>
   <si>
     <t>#53 Jeremy Price - LDE</t>
   </si>
   <si>
     <t>#66 Francisco Perez - DT</t>
   </si>
   <si>
     <t>#57 Darren Lopez - DT</t>
   </si>
   <si>
     <t>#97 Agustin Kessler - RDE</t>
   </si>
   <si>
     <t>#91 Dominic Hopson - SLB</t>
   </si>
   <si>
     <t>#56 Stephen Lewis - SLB</t>
   </si>
   <si>
     <t>#98 James Fraser - WLB</t>
   </si>
@@ -1526,51 +1526,51 @@
   <si>
     <t>3-2-ROM 25 (3:27) 32-Donald Skipper ran to ROM 28 for 3 yards. Tackle by 59-Dominic Hopson.</t>
   </si>
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>ROM 28</t>
   </si>
   <si>
     <t>1-10-ROM 28 (2:44) 48-George Moody ran to ROM 34 for 6 yards. Tackle by 37-Thomas Catalano.</t>
   </si>
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>2-4-ROM 34 (2:10) 5-Paul Ponder pass complete to 32-Donald Skipper to ROM 41 for 7 yards. Tackle by 98-James Fraser.</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>1-10-ROM 41 (1:32) 32-Donald Skipper ran to ROM 40 for -1 yards. Tackle by 97-Agustin Kessler.</t>
   </si>
   <si>
-    <t>#94 Kenneth Reyes - MLB</t>
+    <t>#59 Kenneth Reyes - MLB</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>ROM 40</t>
   </si>
   <si>
     <t>2-11-ROM 40 (0:56) 5-Paul Ponder pass complete to 48-George Moody to ROM 47 for 8 yards. Tackle by 34-Emanuel Brown.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>Singleback Slot Strong Post Curls</t>
   </si>
   <si>
     <t>3-4-ROM 47 (0:19) 5-Paul Ponder pass complete to 82-Benjamin Bartz to ROM 49 for 1 yards. Tackle by 48-David Vest.</t>
   </si>
   <si>
     <t>#96 Kim Riedel - SLB</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
@@ -1625,51 +1625,51 @@
   <si>
     <t>1-10-ROM 38 (11:40) 5-Paul Ponder pass Pass knocked down by 98-James Fraser. incomplete, intended for 84-Robert Burgess.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>2-10-ROM 38 (11:38) 5-Paul Ponder pass complete to 32-Donald Skipper to ROM 43 for 5 yards. Tackle by 56-Stephen Lewis. ROM 84-Robert Burgess was injured on the play.</t>
   </si>
   <si>
     <t>3-5-ROM 43 (11:03) 5-Paul Ponder pass complete to 21-David Purnell to VAN 41 for 16 yards. Tackle by 37-Ross Holt.</t>
   </si>
   <si>
     <t>1-10-VAN 41 (10:17) 21-David Purnell ran to VAN 34 for 7 yards. Tackle by 45-Nathan Melvin.</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>VAN 34</t>
   </si>
   <si>
     <t>2-3-VAN 34 (9:40) 32-Donald Skipper ran to VAN 31 for 3 yards. Tackle by 96-Kim Riedel.</t>
   </si>
   <si>
-    <t>#22 Larry Tierney - RB</t>
+    <t>#33 Larry Tierney - RB</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>1-10-VAN 31 (8:57) 5-Paul Ponder sacked at VAN 37 for -7 yards (59-Dominic Hopson)</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>VAN 37</t>
   </si>
   <si>
     <t>2-17-VAN 37 (8:33) PENALTY - False Start (ROM 81-Brian Santillan)</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>VAN 42</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
@@ -1784,51 +1784,51 @@
   <si>
     <t>2-10-ROM 43 (1:58) 5-Paul Ponder pass complete to 18-Charles Rock to VAN 44 for 13 yards. Tackle by 34-Emanuel Brown. VAN 64-Charles Workman was injured on the play.</t>
   </si>
   <si>
     <t>1-10-VAN 44 (1:32) 5-Paul Ponder pass complete to 11-Martin Head to VAN 38 for 6 yards. Tackle by 76-Karl Shearer.</t>
   </si>
   <si>
     <t>VAN 38</t>
   </si>
   <si>
     <t>2-4-VAN 38 (1:08) 5-Paul Ponder pass incomplete, intended for 82-Benjamin Bartz.</t>
   </si>
   <si>
     <t>3-4-VAN 38 (1:05) 5-Paul Ponder pass complete to 13-Andrew Castillo to VAN 34 for 4 yards. Tackle by 48-David Vest. 13-Andrew Castillo made a great move on the CB. PENALTY - Facemask (VAN 48-David Vest)</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>1-10-VAN 19 (1:02) 5-Paul Ponder pass incomplete, intended for 18-Charles Rock. ROM 62-Stanley Flowers was injured on the play.</t>
   </si>
   <si>
     <t>2-10-VAN 19 (0:58) 5-Paul Ponder pass complete to 32-Donald Skipper to VAN 18 for 1 yards. Tackle by 96-Kim Riedel.</t>
   </si>
   <si>
-    <t>#65 Micheal Alvarez - RG</t>
+    <t>#65 Micheal Alvarez - LG</t>
   </si>
   <si>
     <t>3-9-VAN 18 (0:33) 5-Paul Ponder pass complete to 24-Charles Booth to VAN 14 for 4 yards. Tackle by 34-Emanuel Brown. Nice job by 24-Charles Booth on that route to lose his coverage. VAN 76-Karl Shearer was injured on the play. PENALTY - Offsides (VAN 97-Agustin Kessler) (Declined) PENALTY - Offsides (VAN 66-Francisco Perez)</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>3-4-VAN 13 (0:29) 5-Paul Ponder pass complete to 84-Robert Burgess to VAN 2 for 11 yards. Tackle by 34-Andy Landry. 34-Andy Landry got away with a hold on that play.</t>
   </si>
   <si>
     <t>0:10</t>
   </si>
   <si>
     <t>VAN 2</t>
   </si>
   <si>
     <t>1-2-VAN 2 (0:09) 5-Paul Ponder pass Pass knocked down by 28-Dion Carroll. incomplete, intended for 21-David Purnell.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>2-2-VAN 2 (0:06) 5-Paul Ponder pass complete to 82-Benjamin Bartz for 2 yards. TOUCHDOWN! Great move by 82-Benjamin Bartz to get free of his coverage. ROM 6 VAN 23</t>
   </si>