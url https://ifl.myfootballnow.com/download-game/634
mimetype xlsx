--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -383,66 +383,66 @@
   <si>
     <t>#50 Joseph Bobo - LG</t>
   </si>
   <si>
     <t>#61 Terry Lee - C</t>
   </si>
   <si>
     <t>#79 Steven Kaufman - RG</t>
   </si>
   <si>
     <t>#75 Michael McClain - RT</t>
   </si>
   <si>
     <t>#76 Jaime Laguerre - LDE</t>
   </si>
   <si>
     <t>#60 Michael Phillippi - DT</t>
   </si>
   <si>
     <t>#66 Patrick Thornton - DT</t>
   </si>
   <si>
     <t>#92 Paul Goode - RDE</t>
   </si>
   <si>
-    <t>#94 Chris Smith - SLB</t>
-[...5 lines deleted...]
-    <t>#52 Enrique Ware - WLB</t>
+    <t>#99 Chris Smith - SLB</t>
+  </si>
+  <si>
+    <t>#54 William Wright - WLB</t>
+  </si>
+  <si>
+    <t>#52 Enrique Ware - SLB</t>
   </si>
   <si>
     <t>#20 Michael Arellano - CB</t>
   </si>
   <si>
     <t>#28 Richard Stagner - CB</t>
   </si>
   <si>
-    <t>#44 Danny Carrasquillo - SS</t>
+    <t>#48 Danny Carrasquillo - SS</t>
   </si>
   <si>
     <t>#42 James Powell - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>VAN 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-8-VAN 27 (14:15) 87-Christopher Pruett ran to VAN 35 for 7 yards. Tackle by 44-Danny Carrasquillo.</t>
   </si>
   <si>
     <t>#83 Arthur Jones - WR</t>
   </si>
   <si>
     <t>#29 Daniel Boisvert - CB</t>
   </si>
@@ -458,108 +458,108 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-1-VAN 35 (13:32) 19-Andre Silva pass Pass knocked down by 54-William Wright. incomplete, intended for 80-Lance Wight. Pressure by 92-Paul Goode.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-VAN 35 (13:28) 3-Shannon Robertson punts 50 yards to ROM 15. Fair Catch by 85-Tom Steele.</t>
   </si>
   <si>
     <t>#3 Shannon Robertson - P</t>
   </si>
   <si>
     <t>#85 Tom Steele - WR</t>
   </si>
   <si>
-    <t>#26 Scott Wilson - CB</t>
+    <t>#25 Scott Wilson - CB</t>
   </si>
   <si>
     <t>#82 Marvin Olds - TE</t>
   </si>
   <si>
     <t>#63 Rex Phifer - RT</t>
   </si>
   <si>
-    <t>#98 Albert Weber - WLB</t>
+    <t>#53 Albert Weber - WLB</t>
   </si>
   <si>
     <t>#55 Ronald Noel - MLB</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>ROM 15</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-ROM 15 (13:22) 24-Charles Booth ran to ROM 17 for 2 yards. Tackle by 66-Francisco Perez.</t>
   </si>
   <si>
     <t>#5 Paul Ponder - QB</t>
   </si>
   <si>
     <t>#24 Charles Booth - RB</t>
   </si>
   <si>
     <t>#46 Steven Martin - FB</t>
   </si>
   <si>
     <t>#45 William Lee - FB</t>
   </si>
   <si>
     <t>#88 Andrew Castillo - WR</t>
   </si>
   <si>
     <t>#18 Charles Rock - WR</t>
   </si>
   <si>
-    <t>#78 William Taylor - LT</t>
-[...2 lines deleted...]
-    <t>#62 Stanley Flowers - LG</t>
+    <t>#72 William Taylor - RT</t>
+  </si>
+  <si>
+    <t>#59 Stanley Flowers - C</t>
   </si>
   <si>
     <t>#64 Chris Spicer - C</t>
   </si>
   <si>
-    <t>#67 Marc Furness - LG</t>
+    <t>#73 Marc Furness - LT</t>
   </si>
   <si>
     <t>#70 Heath Townsend - RT</t>
   </si>
   <si>
     <t>#66 Francisco Perez - DT</t>
   </si>
   <si>
     <t>#56 Stephen Lewis - SLB</t>
   </si>
   <si>
     <t>#94 Virgil Cabral - WLB</t>
   </si>
   <si>
     <t>#44 Eric Wininger - FS</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>ROM 17</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>2-10-ROM 21 (6:56) 32-Donald Skipper ran to ROM 26 for 5 yards. Tackle by 26-Michael Thomas.</t>
   </si>
   <si>
     <t>6:22</t>
   </si>
   <si>
     <t>ROM 26</t>
   </si>
   <si>
     <t>3-5-ROM 26 (6:21) 5-Paul Ponder pass Pass knocked down by 28-Dion Carroll. incomplete, intended for 88-Andrew Castillo. PENALTY - Pass Interference (VAN 28-Dion Carroll)</t>
   </si>
   <si>
     <t>6:16</t>
   </si>
   <si>
     <t>ROM 34</t>
   </si>
   <si>
     <t>1-10-ROM 34 (6:17) 21-David Purnell ran to ROM 37 for 3 yards. Tackle by 45-Nathan Melvin.</t>
   </si>
   <si>
     <t>#21 David Purnell - RB</t>
   </si>
   <si>
-    <t>#94 Kenneth Reyes - MLB</t>
+    <t>#59 Kenneth Reyes - MLB</t>
   </si>
   <si>
     <t>#98 James Fraser - WLB</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>ROM 37</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>2-7-ROM 37 (5:37) 5-Paul Ponder pass complete to 85-Tom Steele to ROM 47 for 10 yards. Tackle by 45-Nathan Melvin.</t>
   </si>
   <si>
     <t>#96 Kim Riedel - SLB</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>ROM 47</t>
   </si>
@@ -857,129 +857,129 @@
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-10-VAN 23 (1:31) 5-Paul Ponder pass complete to 82-Paul Newman to VAN 18 for 5 yards. Tackle by 56-Stephen Lewis.</t>
   </si>
   <si>
     <t>0:51</t>
   </si>
   <si>
     <t>VAN 18</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-VAN 18 (0:50) 1-Thomas Moore 37 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#77 Nelson Benson - LT</t>
+    <t>#74 Nelson Benson - RT</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-VAN 25 (0:47) 19-Andre Silva pass complete to 16-Sean Abel to VAN 29 for 4 yards. Tackle by 52-Enrique Ware.</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-6-VAN 29 (15:00) 19-Andre Silva pass complete to 86-James Delaney to ROM 46 for 25 yards. Tackle by 28-Richard Stagner.</t>
   </si>
   <si>
     <t>#89 Thomas Martin - FB</t>
   </si>
   <si>
     <t>#75 Roger Tyson - LDE</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>ROM 46</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-ROM 46 (14:23) 87-Christopher Pruett ran to ROM 36 for 10 yards. Tackle by 54-William Wright.</t>
   </si>
   <si>
-    <t>#97 Charles Hall - RDE</t>
+    <t>#71 Charles Hall - LDE</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>2-1-ROM 36 (13:41) 85-Roy King ran to ROM 38 for -2 yards. Tackle by 29-Daniel Boisvert.</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>3-2-ROM 38 (13:02) 19-Andre Silva pass incomplete, intended for 16-Sean Abel.</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>4-2-ROM 38 (12:58) 17-James Rogers 55 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#17 James Rogers - K</t>
   </si>
   <si>
-    <t>#58 Miguel Potter - WLB</t>
+    <t>#91 Miguel Potter - WLB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>ROM 45</t>
   </si>
   <si>
     <t>1-10-ROM 45 (12:54) 24-Charles Booth ran to VAN 44 for 11 yards. Tackle by 56-Stephen Lewis.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>VAN 44</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-VAN 44 (12:10) 5-Paul Ponder pass Pass knocked down by 26-Michael Thomas. incomplete, intended for 45-William Lee.</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
@@ -1118,51 +1118,51 @@
   <si>
     <t>VAN 37</t>
   </si>
   <si>
     <t>4-6-VAN 37 (5:54) 1-Thomas Moore 55 yard field goal is GOOD. VAN 7 ROM 10</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>(5:50) 1-Thomas Moore kicks 66 yards from ROM 35 to VAN -1. 85-Roy King to VAN 26 for 28 yards. Tackle by 52-Enrique Ware.</t>
   </si>
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>VAN 26</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>1-10-VAN 26 (5:46) 87-Christopher Pruett ran to VAN 31 for 4 yards. Tackle by 57-Jeffrey Green.</t>
   </si>
   <si>
-    <t>#93 David Beasley - LDE</t>
+    <t>#93 David Beasley - RDE</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>2-6-VAN 31 (5:11) 19-Andre Silva pass complete to 80-Lance Wight to VAN 41 for 11 yards. Tackle by 20-Michael Arellano. Great move by 80-Lance Wight to get free of his coverage.</t>
   </si>
   <si>
     <t>4:33</t>
   </si>
   <si>
     <t>1-10-VAN 41 (4:32) 19-Andre Silva pass complete to 80-Lance Wight to VAN 43 for 2 yards. Tackle by 54-William Wright.</t>
   </si>
   <si>
     <t>3:50</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-VAN 43 (3:49) 87-Christopher Pruett ran to VAN 48 for 5 yards. Tackle by 52-Enrique Ware.</t>
   </si>
   <si>
     <t>#84 Christopher Bright - WR</t>
   </si>
@@ -2185,91 +2185,91 @@
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="373.909" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>